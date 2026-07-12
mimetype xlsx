--- v0 (2025-10-07)
+++ v1 (2026-07-12)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\info\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3594D184-2462-4E08-98B8-91226C2BA038}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92CFB5A1-6B18-4C92-A695-EFF13F7AFDAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xleta.SUM" hidden="1" xlm="1">#NAME?</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -340,66 +340,50 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
   </si>
   <si>
     <t>Reisekosten</t>
   </si>
   <si>
     <t>Verpflegungsgeld bei Übernachtung</t>
   </si>
   <si>
     <t>Einzelpreis</t>
   </si>
   <si>
     <t>KM-Pauschale</t>
   </si>
   <si>
     <t>Hotelübernachtung</t>
   </si>
   <si>
     <t>Das Angebot kann vom Ergebnis des Gebührenrechners abweichen.</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>Krane und Hebezeuge</t>
   </si>
   <si>
     <t>bis 3,2 To</t>
   </si>
   <si>
     <t>bis 6,3 To</t>
   </si>
   <si>
     <t>bis 12,5 To</t>
   </si>
   <si>
     <t>bis 16 To</t>
   </si>
   <si>
     <t>ab 16 To</t>
   </si>
   <si>
     <t>Greifzugseil o. Hebezeuge</t>
   </si>
   <si>
     <t>Ø8mm/ 20-50m</t>
   </si>
   <si>
     <t>Ø11,5mm/ 20-50m</t>
@@ -571,50 +555,66 @@
     <t>Tür</t>
   </si>
   <si>
     <t>Tor</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="3"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Gesamtsumme ink. 19% Mehrwertsteuer </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <rFont val="Amasis MT Pro"/>
+        <family val="1"/>
+      </rPr>
+      <t>Gebührenrechner für die UVV  Überprüfung 2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot; &quot;[$€-407]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1826,51 +1826,51 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="270">
+  <cellXfs count="269">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2056,50 +2056,68 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="10" borderId="63" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="10" borderId="66" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="9" borderId="74" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="9" borderId="76" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="10" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="10" borderId="39" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2424,101 +2442,131 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="5" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="5" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2538,163 +2586,112 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="42" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
@@ -2976,2788 +2973,2788 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G193"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A73" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="G81" sqref="G81"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="128" t="s">
+      <c r="A1" s="134" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="134"/>
+      <c r="B2" s="134"/>
+      <c r="C2" s="134"/>
+      <c r="D2" s="134"/>
+      <c r="E2" s="134"/>
+      <c r="F2" s="134"/>
+      <c r="G2" s="134"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="134"/>
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="134"/>
+      <c r="B4" s="134"/>
+      <c r="C4" s="134"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="134"/>
+      <c r="G4" s="134"/>
+    </row>
+    <row r="5" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="138" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="128"/>
-[...42 lines deleted...]
-      <c r="G5" s="134"/>
+      <c r="B5" s="139"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="139"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
+      <c r="G5" s="140"/>
     </row>
     <row r="6" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="135" t="s">
+      <c r="A6" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="135"/>
-[...1 lines deleted...]
-      <c r="D6" s="137" t="s">
+      <c r="B6" s="141"/>
+      <c r="C6" s="141"/>
+      <c r="D6" s="143" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="138" t="s">
+      <c r="E6" s="144" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="137" t="s">
+      <c r="F6" s="143" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="137" t="s">
+      <c r="G6" s="143" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="135"/>
-[...5 lines deleted...]
-      <c r="G7" s="137"/>
+      <c r="A7" s="141"/>
+      <c r="B7" s="141"/>
+      <c r="C7" s="141"/>
+      <c r="D7" s="143"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="143"/>
+      <c r="G7" s="143"/>
     </row>
     <row r="8" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="139" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="140"/>
+      <c r="A8" s="145" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="146"/>
+      <c r="C8" s="146"/>
       <c r="D8" s="18" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="19">
         <v>36</v>
       </c>
       <c r="F8" s="48"/>
       <c r="G8" s="20">
         <f t="shared" ref="G8:G39" si="0">E8*F8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="140"/>
-[...1 lines deleted...]
-      <c r="C9" s="140"/>
+      <c r="A9" s="146"/>
+      <c r="B9" s="146"/>
+      <c r="C9" s="146"/>
       <c r="D9" s="18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E9" s="19">
         <v>54</v>
       </c>
       <c r="F9" s="48"/>
       <c r="G9" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="140"/>
-[...1 lines deleted...]
-      <c r="C10" s="140"/>
+      <c r="A10" s="146"/>
+      <c r="B10" s="146"/>
+      <c r="C10" s="146"/>
       <c r="D10" s="18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E10" s="19">
         <v>59</v>
       </c>
       <c r="F10" s="48"/>
       <c r="G10" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="140"/>
-[...1 lines deleted...]
-      <c r="C11" s="140"/>
+      <c r="A11" s="146"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
       <c r="D11" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E11" s="19">
         <v>79</v>
       </c>
       <c r="F11" s="48"/>
       <c r="G11" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="140"/>
-[...1 lines deleted...]
-      <c r="C12" s="140"/>
+      <c r="A12" s="146"/>
+      <c r="B12" s="146"/>
+      <c r="C12" s="146"/>
       <c r="D12" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E12" s="19">
         <v>94</v>
       </c>
       <c r="F12" s="48"/>
       <c r="G12" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="140"/>
-[...1 lines deleted...]
-      <c r="C13" s="140"/>
+      <c r="A13" s="146"/>
+      <c r="B13" s="146"/>
+      <c r="C13" s="146"/>
       <c r="D13" s="18" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E13" s="19">
         <v>124</v>
       </c>
       <c r="F13" s="48"/>
       <c r="G13" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="104" t="s">
+      <c r="A14" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="111"/>
+      <c r="C14" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="105"/>
-[...3 lines deleted...]
-      <c r="D14" s="107"/>
+      <c r="D14" s="113"/>
       <c r="E14" s="19">
         <v>29</v>
       </c>
       <c r="F14" s="48"/>
       <c r="G14" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="105"/>
-[...4 lines deleted...]
-      <c r="D15" s="99"/>
+      <c r="A15" s="111"/>
+      <c r="B15" s="111"/>
+      <c r="C15" s="104" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="105"/>
       <c r="E15" s="19">
         <v>34</v>
       </c>
       <c r="F15" s="48"/>
       <c r="G15" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="105"/>
-[...4 lines deleted...]
-      <c r="D16" s="108"/>
+      <c r="A16" s="111"/>
+      <c r="B16" s="111"/>
+      <c r="C16" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="114"/>
       <c r="E16" s="19">
         <v>54</v>
       </c>
       <c r="F16" s="48"/>
       <c r="G16" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="102" t="s">
+      <c r="A17" s="108" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="109"/>
+      <c r="C17" s="109"/>
+      <c r="D17" s="18" t="s">
         <v>60</v>
-      </c>
-[...3 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E17" s="19">
         <v>54</v>
       </c>
       <c r="F17" s="48"/>
       <c r="G17" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="103"/>
-[...1 lines deleted...]
-      <c r="C18" s="103"/>
+      <c r="A18" s="109"/>
+      <c r="B18" s="109"/>
+      <c r="C18" s="109"/>
       <c r="D18" s="18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E18" s="19">
         <v>64</v>
       </c>
       <c r="F18" s="48"/>
       <c r="G18" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="103"/>
-[...1 lines deleted...]
-      <c r="C19" s="103"/>
+      <c r="A19" s="109"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="109"/>
       <c r="D19" s="18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E19" s="19">
         <v>79</v>
       </c>
       <c r="F19" s="48"/>
       <c r="G19" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="103"/>
-[...1 lines deleted...]
-      <c r="C20" s="103"/>
+      <c r="A20" s="109"/>
+      <c r="B20" s="109"/>
+      <c r="C20" s="109"/>
       <c r="D20" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E20" s="19">
         <v>99</v>
       </c>
       <c r="F20" s="48"/>
       <c r="G20" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="103"/>
-[...1 lines deleted...]
-      <c r="C21" s="103"/>
+      <c r="A21" s="109"/>
+      <c r="B21" s="109"/>
+      <c r="C21" s="109"/>
       <c r="D21" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E21" s="19">
         <v>114</v>
       </c>
       <c r="F21" s="49"/>
       <c r="G21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="103"/>
-[...1 lines deleted...]
-      <c r="C22" s="103"/>
+      <c r="A22" s="109"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="109"/>
       <c r="D22" s="18" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E22" s="19">
         <v>144</v>
       </c>
       <c r="F22" s="48"/>
       <c r="G22" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="103"/>
-[...1 lines deleted...]
-      <c r="C23" s="103"/>
+      <c r="A23" s="109"/>
+      <c r="B23" s="109"/>
+      <c r="C23" s="109"/>
       <c r="D23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="19">
         <v>194</v>
       </c>
       <c r="F23" s="48"/>
       <c r="G23" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="103"/>
-[...1 lines deleted...]
-      <c r="C24" s="103"/>
+      <c r="A24" s="109"/>
+      <c r="B24" s="109"/>
+      <c r="C24" s="109"/>
       <c r="D24" s="18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E24" s="19">
         <v>219</v>
       </c>
       <c r="F24" s="48"/>
       <c r="G24" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="102" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="103"/>
+      <c r="A25" s="108" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="109"/>
+      <c r="C25" s="109"/>
       <c r="D25" s="18" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E25" s="19">
         <v>24</v>
       </c>
       <c r="F25" s="48"/>
       <c r="G25" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="103"/>
-[...1 lines deleted...]
-      <c r="C26" s="103"/>
+      <c r="A26" s="109"/>
+      <c r="B26" s="109"/>
+      <c r="C26" s="109"/>
       <c r="D26" s="18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E26" s="19">
         <v>34</v>
       </c>
       <c r="F26" s="48"/>
       <c r="G26" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="103"/>
-[...1 lines deleted...]
-      <c r="C27" s="103"/>
+      <c r="A27" s="109"/>
+      <c r="B27" s="109"/>
+      <c r="C27" s="109"/>
       <c r="D27" s="18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E27" s="19">
         <v>44</v>
       </c>
       <c r="F27" s="48"/>
       <c r="G27" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="103"/>
-[...1 lines deleted...]
-      <c r="C28" s="103"/>
+      <c r="A28" s="109"/>
+      <c r="B28" s="109"/>
+      <c r="C28" s="109"/>
       <c r="D28" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E28" s="19">
         <v>64</v>
       </c>
       <c r="F28" s="48"/>
       <c r="G28" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="103"/>
-[...1 lines deleted...]
-      <c r="C29" s="103"/>
+      <c r="A29" s="109"/>
+      <c r="B29" s="109"/>
+      <c r="C29" s="109"/>
       <c r="D29" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E29" s="19">
         <v>84</v>
       </c>
       <c r="F29" s="48"/>
       <c r="G29" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="103"/>
-[...1 lines deleted...]
-      <c r="C30" s="103"/>
+      <c r="A30" s="109"/>
+      <c r="B30" s="109"/>
+      <c r="C30" s="109"/>
       <c r="D30" s="18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E30" s="19">
         <v>89</v>
       </c>
       <c r="F30" s="48"/>
       <c r="G30" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="136" t="s">
-[...3 lines deleted...]
-      <c r="C31" s="103"/>
+      <c r="A31" s="142" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
       <c r="D31" s="18" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E31" s="19">
         <v>79</v>
       </c>
       <c r="F31" s="48"/>
       <c r="G31" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="103"/>
-[...1 lines deleted...]
-      <c r="C32" s="103"/>
+      <c r="A32" s="109"/>
+      <c r="B32" s="109"/>
+      <c r="C32" s="109"/>
       <c r="D32" s="18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E32" s="19">
         <v>109</v>
       </c>
       <c r="F32" s="48"/>
       <c r="G32" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="103"/>
-[...1 lines deleted...]
-      <c r="C33" s="103"/>
+      <c r="A33" s="109"/>
+      <c r="B33" s="109"/>
+      <c r="C33" s="109"/>
       <c r="D33" s="18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E33" s="19">
         <v>134</v>
       </c>
       <c r="F33" s="48"/>
       <c r="G33" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="103"/>
-[...1 lines deleted...]
-      <c r="C34" s="103"/>
+      <c r="A34" s="109"/>
+      <c r="B34" s="109"/>
+      <c r="C34" s="109"/>
       <c r="D34" s="18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E34" s="19">
         <v>174</v>
       </c>
       <c r="F34" s="48"/>
       <c r="G34" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="103"/>
-[...1 lines deleted...]
-      <c r="C35" s="103"/>
+      <c r="A35" s="109"/>
+      <c r="B35" s="109"/>
+      <c r="C35" s="109"/>
       <c r="D35" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E35" s="19">
         <v>219</v>
       </c>
       <c r="F35" s="48"/>
       <c r="G35" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="103"/>
-[...1 lines deleted...]
-      <c r="C36" s="103"/>
+      <c r="A36" s="109"/>
+      <c r="B36" s="109"/>
+      <c r="C36" s="109"/>
       <c r="D36" s="18" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E36" s="19">
         <v>274</v>
       </c>
       <c r="F36" s="48"/>
       <c r="G36" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="103"/>
-[...1 lines deleted...]
-      <c r="C37" s="103"/>
+      <c r="A37" s="109"/>
+      <c r="B37" s="109"/>
+      <c r="C37" s="109"/>
       <c r="D37" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="19">
         <v>354</v>
       </c>
       <c r="F37" s="48"/>
       <c r="G37" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="103"/>
-[...1 lines deleted...]
-      <c r="C38" s="103"/>
+      <c r="A38" s="109"/>
+      <c r="B38" s="109"/>
+      <c r="C38" s="109"/>
       <c r="D38" s="18" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="19">
         <v>454</v>
       </c>
       <c r="F38" s="48"/>
       <c r="G38" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="103"/>
-[...1 lines deleted...]
-      <c r="C39" s="103"/>
+      <c r="A39" s="109"/>
+      <c r="B39" s="109"/>
+      <c r="C39" s="109"/>
       <c r="D39" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E39" s="19">
         <v>554</v>
       </c>
       <c r="F39" s="48"/>
       <c r="G39" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="141" t="s">
-[...7 lines deleted...]
-      <c r="G40" s="143">
+      <c r="A40" s="147" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="148"/>
+      <c r="C40" s="148"/>
+      <c r="D40" s="148"/>
+      <c r="E40" s="148"/>
+      <c r="F40" s="148"/>
+      <c r="G40" s="149">
         <f>SUM(G8:G39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="142"/>
-[...5 lines deleted...]
-      <c r="G41" s="143"/>
+      <c r="A41" s="148"/>
+      <c r="B41" s="148"/>
+      <c r="C41" s="148"/>
+      <c r="D41" s="148"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="148"/>
+      <c r="G41" s="149"/>
     </row>
     <row r="42" spans="1:7" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A42" s="129" t="s">
-[...7 lines deleted...]
-      <c r="G42" s="129"/>
+      <c r="A42" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="135"/>
+      <c r="C42" s="135"/>
+      <c r="D42" s="135"/>
+      <c r="E42" s="135"/>
+      <c r="F42" s="135"/>
+      <c r="G42" s="135"/>
     </row>
     <row r="43" spans="1:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="130" t="s">
+      <c r="A43" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="130"/>
-[...1 lines deleted...]
-      <c r="D43" s="130" t="s">
+      <c r="B43" s="136"/>
+      <c r="C43" s="136"/>
+      <c r="D43" s="136" t="s">
         <v>2</v>
       </c>
-      <c r="E43" s="131" t="s">
+      <c r="E43" s="137" t="s">
         <v>3</v>
       </c>
-      <c r="F43" s="130" t="s">
+      <c r="F43" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="130" t="s">
+      <c r="G43" s="136" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="130"/>
-[...5 lines deleted...]
-      <c r="G44" s="130"/>
+      <c r="A44" s="136"/>
+      <c r="B44" s="136"/>
+      <c r="C44" s="136"/>
+      <c r="D44" s="136"/>
+      <c r="E44" s="137"/>
+      <c r="F44" s="136"/>
+      <c r="G44" s="136"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="100" t="s">
+      <c r="A45" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="B45" s="100"/>
-      <c r="C45" s="100"/>
+      <c r="B45" s="106"/>
+      <c r="C45" s="106"/>
       <c r="D45" s="8"/>
       <c r="E45" s="10">
         <v>26</v>
       </c>
       <c r="F45" s="37"/>
       <c r="G45" s="10">
         <f>F45*E45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A46" s="101" t="s">
+      <c r="A46" s="107" t="s">
         <v>7</v>
       </c>
-      <c r="B46" s="101"/>
-      <c r="C46" s="101"/>
+      <c r="B46" s="107"/>
+      <c r="C46" s="107"/>
       <c r="D46" s="1"/>
       <c r="E46" s="2">
         <v>34</v>
       </c>
       <c r="F46" s="38"/>
       <c r="G46" s="2">
         <f>F46*E46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="101" t="s">
+      <c r="A47" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="B47" s="101"/>
-      <c r="C47" s="101"/>
+      <c r="B47" s="107"/>
+      <c r="C47" s="107"/>
       <c r="D47" s="1"/>
       <c r="E47" s="2">
         <v>95</v>
       </c>
       <c r="F47" s="38"/>
       <c r="G47" s="2">
         <f>F47*E47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="101" t="s">
+      <c r="A48" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="B48" s="101"/>
-      <c r="C48" s="101"/>
+      <c r="B48" s="107"/>
+      <c r="C48" s="107"/>
       <c r="D48" s="1"/>
       <c r="E48" s="2">
         <v>11</v>
       </c>
       <c r="F48" s="38"/>
       <c r="G48" s="2">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="101" t="s">
+      <c r="A49" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="B49" s="101"/>
-      <c r="C49" s="101"/>
+      <c r="B49" s="107"/>
+      <c r="C49" s="107"/>
       <c r="D49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="2">
         <v>29</v>
       </c>
       <c r="F49" s="38"/>
       <c r="G49" s="2">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A50" s="101" t="s">
+      <c r="A50" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="101"/>
-      <c r="C50" s="101"/>
+      <c r="B50" s="107"/>
+      <c r="C50" s="107"/>
       <c r="D50" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="2">
         <v>33</v>
       </c>
       <c r="F50" s="38"/>
       <c r="G50" s="2">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A51" s="101" t="s">
+      <c r="A51" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="B51" s="101"/>
-      <c r="C51" s="101"/>
+      <c r="B51" s="107"/>
+      <c r="C51" s="107"/>
       <c r="D51" s="1"/>
       <c r="E51" s="2">
         <v>29</v>
       </c>
       <c r="F51" s="38"/>
       <c r="G51" s="2">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="101" t="s">
+      <c r="A52" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="101"/>
-      <c r="C52" s="101"/>
+      <c r="B52" s="107"/>
+      <c r="C52" s="107"/>
       <c r="D52" s="1"/>
       <c r="E52" s="2">
         <v>9</v>
       </c>
       <c r="F52" s="38"/>
       <c r="G52" s="2">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="101" t="s">
+      <c r="A53" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="B53" s="101"/>
-      <c r="C53" s="101"/>
+      <c r="B53" s="107"/>
+      <c r="C53" s="107"/>
       <c r="D53" s="1"/>
       <c r="E53" s="2">
         <v>40</v>
       </c>
       <c r="F53" s="38"/>
       <c r="G53" s="2">
         <f t="shared" ref="G53:G59" si="1">E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A54" s="101" t="s">
+      <c r="A54" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="101"/>
-      <c r="C54" s="101"/>
+      <c r="B54" s="107"/>
+      <c r="C54" s="107"/>
       <c r="D54" s="1"/>
       <c r="E54" s="2">
         <v>52</v>
       </c>
       <c r="F54" s="38"/>
       <c r="G54" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="204" t="s">
+      <c r="A55" s="221" t="s">
         <v>17</v>
       </c>
-      <c r="B55" s="204"/>
-      <c r="C55" s="204"/>
+      <c r="B55" s="221"/>
+      <c r="C55" s="221"/>
       <c r="D55" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="2">
         <v>29</v>
       </c>
       <c r="F55" s="38"/>
       <c r="G55" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A56" s="204"/>
-[...1 lines deleted...]
-      <c r="C56" s="204"/>
+      <c r="A56" s="221"/>
+      <c r="B56" s="221"/>
+      <c r="C56" s="221"/>
       <c r="D56" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="2">
         <v>46</v>
       </c>
       <c r="F56" s="38"/>
       <c r="G56" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="204"/>
-[...1 lines deleted...]
-      <c r="C57" s="204"/>
+      <c r="A57" s="221"/>
+      <c r="B57" s="221"/>
+      <c r="C57" s="221"/>
       <c r="D57" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E57" s="2">
         <v>59</v>
       </c>
       <c r="F57" s="38"/>
       <c r="G57" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A58" s="204"/>
-[...1 lines deleted...]
-      <c r="C58" s="204"/>
+      <c r="A58" s="221"/>
+      <c r="B58" s="221"/>
+      <c r="C58" s="221"/>
       <c r="D58" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="2">
         <v>114</v>
       </c>
       <c r="F58" s="38"/>
       <c r="G58" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A59" s="101" t="s">
+      <c r="A59" s="107" t="s">
         <v>22</v>
       </c>
-      <c r="B59" s="101"/>
-      <c r="C59" s="101"/>
+      <c r="B59" s="107"/>
+      <c r="C59" s="107"/>
       <c r="D59" s="1"/>
       <c r="E59" s="2">
         <v>56</v>
       </c>
       <c r="F59" s="38"/>
       <c r="G59" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A60" s="101" t="s">
+      <c r="A60" s="107" t="s">
         <v>23</v>
       </c>
-      <c r="B60" s="101"/>
-      <c r="C60" s="101"/>
+      <c r="B60" s="107"/>
+      <c r="C60" s="107"/>
       <c r="D60" s="1"/>
       <c r="E60" s="2">
         <v>40</v>
       </c>
       <c r="F60" s="38"/>
       <c r="G60" s="2">
         <f>E59*F59+SUM(E60*F60)</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A61" s="101" t="s">
+      <c r="A61" s="107" t="s">
         <v>24</v>
       </c>
-      <c r="B61" s="101"/>
-      <c r="C61" s="101"/>
+      <c r="B61" s="107"/>
+      <c r="C61" s="107"/>
       <c r="D61" s="1"/>
       <c r="E61" s="2">
         <v>40</v>
       </c>
       <c r="F61" s="38"/>
       <c r="G61" s="2">
         <f>SUM(E61*F61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A62" s="235" t="s">
+      <c r="A62" s="256" t="s">
         <v>25</v>
       </c>
-      <c r="B62" s="235"/>
-      <c r="C62" s="235"/>
+      <c r="B62" s="256"/>
+      <c r="C62" s="256"/>
       <c r="D62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="2">
         <v>25</v>
       </c>
       <c r="F62" s="38"/>
       <c r="G62" s="2">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A63" s="235"/>
-[...1 lines deleted...]
-      <c r="C63" s="235"/>
+      <c r="A63" s="256"/>
+      <c r="B63" s="256"/>
+      <c r="C63" s="256"/>
       <c r="D63" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E63" s="2">
         <v>29</v>
       </c>
       <c r="F63" s="38"/>
       <c r="G63" s="2">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A64" s="235"/>
-[...1 lines deleted...]
-      <c r="C64" s="235"/>
+      <c r="A64" s="256"/>
+      <c r="B64" s="256"/>
+      <c r="C64" s="256"/>
       <c r="D64" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E64" s="2">
         <v>36</v>
       </c>
       <c r="F64" s="38"/>
       <c r="G64" s="21">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A65" s="235"/>
-[...1 lines deleted...]
-      <c r="C65" s="235"/>
+      <c r="A65" s="256"/>
+      <c r="B65" s="256"/>
+      <c r="C65" s="256"/>
       <c r="D65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E65" s="2">
         <v>45</v>
       </c>
       <c r="F65" s="38"/>
       <c r="G65" s="2">
         <f t="shared" ref="G65:G71" si="2">E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="235"/>
-[...1 lines deleted...]
-      <c r="C66" s="235"/>
+      <c r="A66" s="256"/>
+      <c r="B66" s="256"/>
+      <c r="C66" s="256"/>
       <c r="D66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E66" s="2">
         <v>92</v>
       </c>
       <c r="F66" s="38"/>
       <c r="G66" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A67" s="235"/>
-[...1 lines deleted...]
-      <c r="C67" s="235"/>
+      <c r="A67" s="256"/>
+      <c r="B67" s="256"/>
+      <c r="C67" s="256"/>
       <c r="D67" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="2">
         <v>179</v>
       </c>
       <c r="F67" s="38"/>
       <c r="G67" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A68" s="236" t="s">
+      <c r="A68" s="257" t="s">
         <v>31</v>
       </c>
-      <c r="B68" s="236"/>
-      <c r="C68" s="236"/>
+      <c r="B68" s="257"/>
+      <c r="C68" s="257"/>
       <c r="D68" s="1"/>
       <c r="E68" s="2">
         <v>135</v>
       </c>
       <c r="F68" s="38"/>
       <c r="G68" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A69" s="101" t="s">
+      <c r="A69" s="107" t="s">
         <v>32</v>
       </c>
-      <c r="B69" s="101"/>
-      <c r="C69" s="101"/>
+      <c r="B69" s="107"/>
+      <c r="C69" s="107"/>
       <c r="D69" s="1"/>
       <c r="E69" s="2">
         <v>57</v>
       </c>
       <c r="F69" s="38"/>
       <c r="G69" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="1"/>
       <c r="E70" s="2">
         <v>109</v>
       </c>
       <c r="F70" s="38"/>
       <c r="G70" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="248" t="s">
-[...3 lines deleted...]
-      <c r="C71" s="250"/>
+      <c r="A71" s="200" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="201"/>
+      <c r="C71" s="202"/>
       <c r="D71" s="6"/>
       <c r="E71" s="7">
         <v>59</v>
       </c>
       <c r="F71" s="39"/>
       <c r="G71" s="22">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A72" s="144" t="s">
-[...7 lines deleted...]
-      <c r="G72" s="154">
+      <c r="A72" s="150" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="264"/>
+      <c r="C72" s="264"/>
+      <c r="D72" s="264"/>
+      <c r="E72" s="264"/>
+      <c r="F72" s="265"/>
+      <c r="G72" s="160">
         <f>SUM(G45:G71)</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="245"/>
-[...5 lines deleted...]
-      <c r="G73" s="155"/>
+      <c r="A73" s="266"/>
+      <c r="B73" s="267"/>
+      <c r="C73" s="267"/>
+      <c r="D73" s="267"/>
+      <c r="E73" s="267"/>
+      <c r="F73" s="268"/>
+      <c r="G73" s="161"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A74" s="237" t="s">
-[...7 lines deleted...]
-      <c r="G74" s="239"/>
+      <c r="A74" s="258" t="s">
+        <v>69</v>
+      </c>
+      <c r="B74" s="259"/>
+      <c r="C74" s="259"/>
+      <c r="D74" s="259"/>
+      <c r="E74" s="259"/>
+      <c r="F74" s="259"/>
+      <c r="G74" s="260"/>
     </row>
     <row r="75" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="240"/>
-[...5 lines deleted...]
-      <c r="G75" s="242"/>
+      <c r="A75" s="261"/>
+      <c r="B75" s="262"/>
+      <c r="C75" s="262"/>
+      <c r="D75" s="262"/>
+      <c r="E75" s="262"/>
+      <c r="F75" s="262"/>
+      <c r="G75" s="263"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A76" s="92" t="s">
+      <c r="A76" s="98" t="s">
+        <v>75</v>
+      </c>
+      <c r="B76" s="92" t="s">
+        <v>92</v>
+      </c>
+      <c r="C76" s="93"/>
+      <c r="D76" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E76" s="93"/>
+      <c r="F76" s="162" t="s">
+        <v>4</v>
+      </c>
+      <c r="G76" s="203" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="99"/>
+      <c r="B77" s="94"/>
+      <c r="C77" s="95"/>
+      <c r="D77" s="94"/>
+      <c r="E77" s="95"/>
+      <c r="F77" s="163"/>
+      <c r="G77" s="204"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="103" t="s">
         <v>76</v>
       </c>
-      <c r="B76" s="86" t="s">
-[...31 lines deleted...]
-      <c r="D78" s="84">
+      <c r="B78" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="C78" s="97"/>
+      <c r="D78" s="90">
         <v>10</v>
       </c>
-      <c r="E78" s="85"/>
+      <c r="E78" s="91"/>
       <c r="F78" s="40"/>
       <c r="G78" s="27">
         <f t="shared" ref="G78:G113" si="3">D78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A79" s="95"/>
-[...4 lines deleted...]
-      <c r="D79" s="76">
+      <c r="A79" s="101"/>
+      <c r="B79" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C79" s="87"/>
+      <c r="D79" s="82">
         <v>18</v>
       </c>
-      <c r="E79" s="77"/>
+      <c r="E79" s="83"/>
       <c r="F79" s="41"/>
       <c r="G79" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A80" s="95"/>
-[...4 lines deleted...]
-      <c r="D80" s="76">
+      <c r="A80" s="101"/>
+      <c r="B80" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C80" s="87"/>
+      <c r="D80" s="82">
         <v>20</v>
       </c>
-      <c r="E80" s="77"/>
+      <c r="E80" s="83"/>
       <c r="F80" s="41"/>
       <c r="G80" s="30">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A81" s="95"/>
-[...4 lines deleted...]
-      <c r="D81" s="76">
+      <c r="A81" s="101"/>
+      <c r="B81" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C81" s="87"/>
+      <c r="D81" s="82">
         <v>25</v>
       </c>
-      <c r="E81" s="77"/>
+      <c r="E81" s="83"/>
       <c r="F81" s="41"/>
       <c r="G81" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A82" s="95"/>
-[...4 lines deleted...]
-      <c r="D82" s="76">
+      <c r="A82" s="101"/>
+      <c r="B82" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="87"/>
+      <c r="D82" s="82">
         <v>30</v>
       </c>
-      <c r="E82" s="77"/>
+      <c r="E82" s="83"/>
       <c r="F82" s="41"/>
       <c r="G82" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="96"/>
-[...4 lines deleted...]
-      <c r="D83" s="78">
+      <c r="A83" s="102"/>
+      <c r="B83" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C83" s="79"/>
+      <c r="D83" s="84">
         <v>41</v>
       </c>
-      <c r="E83" s="79"/>
+      <c r="E83" s="85"/>
       <c r="F83" s="42"/>
       <c r="G83" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A84" s="152" t="s">
-[...6 lines deleted...]
-      <c r="D84" s="84">
+      <c r="A84" s="158" t="s">
+        <v>77</v>
+      </c>
+      <c r="B84" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" s="89"/>
+      <c r="D84" s="90">
         <v>20</v>
       </c>
-      <c r="E84" s="85"/>
+      <c r="E84" s="91"/>
       <c r="F84" s="40"/>
       <c r="G84" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="114"/>
-[...4 lines deleted...]
-      <c r="D85" s="76">
+      <c r="A85" s="120"/>
+      <c r="B85" s="86" t="s">
+        <v>91</v>
+      </c>
+      <c r="C85" s="87"/>
+      <c r="D85" s="82">
         <v>25</v>
       </c>
-      <c r="E85" s="77"/>
+      <c r="E85" s="83"/>
       <c r="F85" s="41"/>
       <c r="G85" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A86" s="114"/>
-[...4 lines deleted...]
-      <c r="D86" s="76">
+      <c r="A86" s="120"/>
+      <c r="B86" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C86" s="87"/>
+      <c r="D86" s="82">
         <v>25</v>
       </c>
-      <c r="E86" s="77"/>
+      <c r="E86" s="83"/>
       <c r="F86" s="41"/>
       <c r="G86" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A87" s="114"/>
-[...4 lines deleted...]
-      <c r="D87" s="76">
+      <c r="A87" s="120"/>
+      <c r="B87" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C87" s="87"/>
+      <c r="D87" s="82">
         <v>30</v>
       </c>
-      <c r="E87" s="77"/>
+      <c r="E87" s="83"/>
       <c r="F87" s="41"/>
       <c r="G87" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A88" s="114"/>
-[...4 lines deleted...]
-      <c r="D88" s="76">
+      <c r="A88" s="120"/>
+      <c r="B88" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" s="87"/>
+      <c r="D88" s="82">
         <v>41</v>
       </c>
-      <c r="E88" s="77"/>
+      <c r="E88" s="83"/>
       <c r="F88" s="41"/>
       <c r="G88" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="153"/>
-[...4 lines deleted...]
-      <c r="D89" s="78">
+      <c r="A89" s="159"/>
+      <c r="B89" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C89" s="79"/>
+      <c r="D89" s="84">
         <v>60</v>
       </c>
-      <c r="E89" s="79"/>
+      <c r="E89" s="85"/>
       <c r="F89" s="42"/>
       <c r="G89" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A90" s="152" t="s">
-[...6 lines deleted...]
-      <c r="D90" s="84">
+      <c r="A90" s="158" t="s">
+        <v>78</v>
+      </c>
+      <c r="B90" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" s="89"/>
+      <c r="D90" s="90">
         <v>25</v>
       </c>
-      <c r="E90" s="85"/>
+      <c r="E90" s="91"/>
       <c r="F90" s="40"/>
       <c r="G90" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A91" s="114"/>
-[...4 lines deleted...]
-      <c r="D91" s="76">
+      <c r="A91" s="120"/>
+      <c r="B91" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C91" s="87"/>
+      <c r="D91" s="82">
         <v>30</v>
       </c>
-      <c r="E91" s="77"/>
+      <c r="E91" s="83"/>
       <c r="F91" s="41"/>
       <c r="G91" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A92" s="114"/>
-[...4 lines deleted...]
-      <c r="D92" s="76">
+      <c r="A92" s="120"/>
+      <c r="B92" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C92" s="87"/>
+      <c r="D92" s="82">
         <v>30</v>
       </c>
-      <c r="E92" s="77"/>
+      <c r="E92" s="83"/>
       <c r="F92" s="41"/>
       <c r="G92" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A93" s="114"/>
-[...4 lines deleted...]
-      <c r="D93" s="76">
+      <c r="A93" s="120"/>
+      <c r="B93" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C93" s="87"/>
+      <c r="D93" s="82">
         <v>35</v>
       </c>
-      <c r="E93" s="77"/>
+      <c r="E93" s="83"/>
       <c r="F93" s="41"/>
       <c r="G93" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A94" s="114"/>
-[...4 lines deleted...]
-      <c r="D94" s="76">
+      <c r="A94" s="120"/>
+      <c r="B94" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C94" s="87"/>
+      <c r="D94" s="82">
         <v>60</v>
       </c>
-      <c r="E94" s="77"/>
+      <c r="E94" s="83"/>
       <c r="F94" s="41"/>
       <c r="G94" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="153"/>
-[...4 lines deleted...]
-      <c r="D95" s="78">
+      <c r="A95" s="159"/>
+      <c r="B95" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C95" s="79"/>
+      <c r="D95" s="84">
         <v>79</v>
       </c>
-      <c r="E95" s="79"/>
+      <c r="E95" s="85"/>
       <c r="F95" s="42"/>
       <c r="G95" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A96" s="152" t="s">
-[...6 lines deleted...]
-      <c r="D96" s="74">
+      <c r="A96" s="158" t="s">
+        <v>79</v>
+      </c>
+      <c r="B96" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C96" s="89"/>
+      <c r="D96" s="80">
         <v>30</v>
       </c>
-      <c r="E96" s="75"/>
+      <c r="E96" s="81"/>
       <c r="F96" s="40"/>
       <c r="G96" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A97" s="114"/>
-[...4 lines deleted...]
-      <c r="D97" s="76">
+      <c r="A97" s="120"/>
+      <c r="B97" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C97" s="87"/>
+      <c r="D97" s="82">
         <v>35</v>
       </c>
-      <c r="E97" s="77"/>
+      <c r="E97" s="83"/>
       <c r="F97" s="41"/>
       <c r="G97" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A98" s="114"/>
-[...4 lines deleted...]
-      <c r="D98" s="76">
+      <c r="A98" s="120"/>
+      <c r="B98" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="C98" s="105"/>
+      <c r="D98" s="82">
         <v>35</v>
       </c>
-      <c r="E98" s="77"/>
+      <c r="E98" s="83"/>
       <c r="F98" s="41"/>
       <c r="G98" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A99" s="114"/>
-[...4 lines deleted...]
-      <c r="D99" s="76">
+      <c r="A99" s="120"/>
+      <c r="B99" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C99" s="87"/>
+      <c r="D99" s="82">
         <v>41</v>
       </c>
-      <c r="E99" s="77"/>
+      <c r="E99" s="83"/>
       <c r="F99" s="41"/>
       <c r="G99" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A100" s="114"/>
-[...4 lines deleted...]
-      <c r="D100" s="76">
+      <c r="A100" s="120"/>
+      <c r="B100" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C100" s="87"/>
+      <c r="D100" s="82">
         <v>79</v>
       </c>
-      <c r="E100" s="77"/>
+      <c r="E100" s="83"/>
       <c r="F100" s="41"/>
       <c r="G100" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="153"/>
-[...4 lines deleted...]
-      <c r="D101" s="78">
+      <c r="A101" s="159"/>
+      <c r="B101" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C101" s="79"/>
+      <c r="D101" s="84">
         <v>99</v>
       </c>
-      <c r="E101" s="79"/>
+      <c r="E101" s="85"/>
       <c r="F101" s="42"/>
       <c r="G101" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A102" s="152" t="s">
-[...6 lines deleted...]
-      <c r="D102" s="84">
+      <c r="A102" s="158" t="s">
+        <v>80</v>
+      </c>
+      <c r="B102" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="C102" s="97"/>
+      <c r="D102" s="90">
         <v>35</v>
       </c>
-      <c r="E102" s="85"/>
+      <c r="E102" s="91"/>
       <c r="F102" s="40"/>
       <c r="G102" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A103" s="113"/>
-[...4 lines deleted...]
-      <c r="D103" s="76">
+      <c r="A103" s="119"/>
+      <c r="B103" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C103" s="87"/>
+      <c r="D103" s="82">
         <v>41</v>
       </c>
-      <c r="E103" s="77"/>
+      <c r="E103" s="83"/>
       <c r="F103" s="40"/>
       <c r="G103" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A104" s="113"/>
-[...4 lines deleted...]
-      <c r="D104" s="76">
+      <c r="A104" s="119"/>
+      <c r="B104" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C104" s="87"/>
+      <c r="D104" s="82">
         <v>60</v>
       </c>
-      <c r="E104" s="77"/>
+      <c r="E104" s="83"/>
       <c r="F104" s="40"/>
       <c r="G104" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A105" s="113"/>
-[...4 lines deleted...]
-      <c r="D105" s="76">
+      <c r="A105" s="119"/>
+      <c r="B105" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C105" s="87"/>
+      <c r="D105" s="82">
         <v>79</v>
       </c>
-      <c r="E105" s="77"/>
+      <c r="E105" s="83"/>
       <c r="F105" s="40"/>
       <c r="G105" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A106" s="113"/>
-[...4 lines deleted...]
-      <c r="D106" s="76">
+      <c r="A106" s="119"/>
+      <c r="B106" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C106" s="87"/>
+      <c r="D106" s="82">
         <v>99</v>
       </c>
-      <c r="E106" s="77"/>
+      <c r="E106" s="83"/>
       <c r="F106" s="40"/>
       <c r="G106" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A107" s="153"/>
-[...4 lines deleted...]
-      <c r="D107" s="78">
+      <c r="A107" s="159"/>
+      <c r="B107" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C107" s="79"/>
+      <c r="D107" s="84">
         <v>115</v>
       </c>
-      <c r="E107" s="79"/>
+      <c r="E107" s="85"/>
       <c r="F107" s="42"/>
       <c r="G107" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A108" s="94" t="s">
-[...6 lines deleted...]
-      <c r="D108" s="74">
+      <c r="A108" s="100" t="s">
+        <v>81</v>
+      </c>
+      <c r="B108" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C108" s="89"/>
+      <c r="D108" s="80">
         <v>41</v>
       </c>
-      <c r="E108" s="75"/>
+      <c r="E108" s="81"/>
       <c r="F108" s="40"/>
       <c r="G108" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A109" s="95"/>
-[...4 lines deleted...]
-      <c r="D109" s="76">
+      <c r="A109" s="101"/>
+      <c r="B109" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C109" s="87"/>
+      <c r="D109" s="82">
         <v>60</v>
       </c>
-      <c r="E109" s="77"/>
+      <c r="E109" s="83"/>
       <c r="F109" s="41"/>
       <c r="G109" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A110" s="95"/>
-[...4 lines deleted...]
-      <c r="D110" s="76">
+      <c r="A110" s="101"/>
+      <c r="B110" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C110" s="87"/>
+      <c r="D110" s="82">
         <v>60</v>
       </c>
-      <c r="E110" s="77"/>
+      <c r="E110" s="83"/>
       <c r="F110" s="41"/>
       <c r="G110" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A111" s="95"/>
-[...4 lines deleted...]
-      <c r="D111" s="76">
+      <c r="A111" s="101"/>
+      <c r="B111" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C111" s="87"/>
+      <c r="D111" s="82">
         <v>79</v>
       </c>
-      <c r="E111" s="77"/>
+      <c r="E111" s="83"/>
       <c r="F111" s="41"/>
       <c r="G111" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A112" s="95"/>
-[...4 lines deleted...]
-      <c r="D112" s="76">
+      <c r="A112" s="101"/>
+      <c r="B112" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C112" s="87"/>
+      <c r="D112" s="82">
         <v>115</v>
       </c>
-      <c r="E112" s="77"/>
+      <c r="E112" s="83"/>
       <c r="F112" s="41"/>
       <c r="G112" s="28">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="96"/>
-[...4 lines deleted...]
-      <c r="D113" s="78">
+      <c r="A113" s="102"/>
+      <c r="B113" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C113" s="79"/>
+      <c r="D113" s="84">
         <v>135</v>
       </c>
-      <c r="E113" s="79"/>
+      <c r="E113" s="85"/>
       <c r="F113" s="43"/>
       <c r="G113" s="29">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A114" s="144" t="s">
-[...7 lines deleted...]
-      <c r="G114" s="150">
+      <c r="A114" s="150" t="s">
+        <v>71</v>
+      </c>
+      <c r="B114" s="151"/>
+      <c r="C114" s="151"/>
+      <c r="D114" s="151"/>
+      <c r="E114" s="151"/>
+      <c r="F114" s="152"/>
+      <c r="G114" s="156">
         <f>SUM(G78:G113)</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="147"/>
-[...5 lines deleted...]
-      <c r="G115" s="151"/>
+      <c r="A115" s="153"/>
+      <c r="B115" s="154"/>
+      <c r="C115" s="154"/>
+      <c r="D115" s="154"/>
+      <c r="E115" s="154"/>
+      <c r="F115" s="155"/>
+      <c r="G115" s="157"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A116" s="120" t="s">
+      <c r="A116" s="126" t="s">
+        <v>73</v>
+      </c>
+      <c r="B116" s="127"/>
+      <c r="C116" s="127"/>
+      <c r="D116" s="127"/>
+      <c r="E116" s="127"/>
+      <c r="F116" s="127"/>
+      <c r="G116" s="128"/>
+    </row>
+    <row r="117" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="129"/>
+      <c r="B117" s="130"/>
+      <c r="C117" s="130"/>
+      <c r="D117" s="130"/>
+      <c r="E117" s="130"/>
+      <c r="F117" s="130"/>
+      <c r="G117" s="131"/>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="132" t="s">
+        <v>70</v>
+      </c>
+      <c r="B118" s="115" t="s">
+        <v>92</v>
+      </c>
+      <c r="C118" s="116"/>
+      <c r="D118" s="115" t="s">
+        <v>3</v>
+      </c>
+      <c r="E118" s="116"/>
+      <c r="F118" s="124" t="s">
+        <v>4</v>
+      </c>
+      <c r="G118" s="124" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="133"/>
+      <c r="B119" s="117"/>
+      <c r="C119" s="118"/>
+      <c r="D119" s="117"/>
+      <c r="E119" s="118"/>
+      <c r="F119" s="125"/>
+      <c r="G119" s="125"/>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="B116" s="121"/>
-[...51 lines deleted...]
-      <c r="D120" s="74">
+      <c r="B120" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C120" s="89"/>
+      <c r="D120" s="80">
         <v>10</v>
       </c>
-      <c r="E120" s="75"/>
+      <c r="E120" s="81"/>
       <c r="F120" s="50"/>
       <c r="G120" s="27">
         <f t="shared" ref="G120:G131" si="4">D120*F120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A121" s="114"/>
-[...4 lines deleted...]
-      <c r="D121" s="76">
+      <c r="A121" s="120"/>
+      <c r="B121" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C121" s="87"/>
+      <c r="D121" s="82">
         <v>20</v>
       </c>
-      <c r="E121" s="77"/>
+      <c r="E121" s="83"/>
       <c r="F121" s="51"/>
       <c r="G121" s="28">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A122" s="114"/>
-[...4 lines deleted...]
-      <c r="D122" s="76">
+      <c r="A122" s="120"/>
+      <c r="B122" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C122" s="87"/>
+      <c r="D122" s="82">
         <v>20</v>
       </c>
-      <c r="E122" s="77"/>
+      <c r="E122" s="83"/>
       <c r="F122" s="51"/>
       <c r="G122" s="28">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A123" s="114"/>
-[...4 lines deleted...]
-      <c r="D123" s="76">
+      <c r="A123" s="120"/>
+      <c r="B123" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C123" s="87"/>
+      <c r="D123" s="82">
         <v>35</v>
       </c>
-      <c r="E123" s="77"/>
+      <c r="E123" s="83"/>
       <c r="F123" s="51"/>
       <c r="G123" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A124" s="114"/>
-[...4 lines deleted...]
-      <c r="D124" s="76">
+      <c r="A124" s="120"/>
+      <c r="B124" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C124" s="87"/>
+      <c r="D124" s="82">
         <v>35</v>
       </c>
-      <c r="E124" s="77"/>
+      <c r="E124" s="83"/>
       <c r="F124" s="51"/>
       <c r="G124" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="114"/>
-[...4 lines deleted...]
-      <c r="D125" s="78">
+      <c r="A125" s="120"/>
+      <c r="B125" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C125" s="79"/>
+      <c r="D125" s="84">
         <v>60</v>
       </c>
-      <c r="E125" s="79"/>
+      <c r="E125" s="85"/>
       <c r="F125" s="52"/>
       <c r="G125" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A126" s="115" t="s">
-[...6 lines deleted...]
-      <c r="D126" s="74">
+      <c r="A126" s="121" t="s">
+        <v>82</v>
+      </c>
+      <c r="B126" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="C126" s="89"/>
+      <c r="D126" s="80">
         <v>20</v>
       </c>
-      <c r="E126" s="75"/>
+      <c r="E126" s="81"/>
       <c r="F126" s="50"/>
       <c r="G126" s="27">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A127" s="116"/>
-[...4 lines deleted...]
-      <c r="D127" s="76">
+      <c r="A127" s="122"/>
+      <c r="B127" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="C127" s="87"/>
+      <c r="D127" s="82">
         <v>35</v>
       </c>
-      <c r="E127" s="77"/>
+      <c r="E127" s="83"/>
       <c r="F127" s="51"/>
       <c r="G127" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A128" s="116"/>
-[...4 lines deleted...]
-      <c r="D128" s="76">
+      <c r="A128" s="122"/>
+      <c r="B128" s="86" t="s">
+        <v>87</v>
+      </c>
+      <c r="C128" s="87"/>
+      <c r="D128" s="82">
         <v>35</v>
       </c>
-      <c r="E128" s="77"/>
+      <c r="E128" s="83"/>
       <c r="F128" s="51"/>
       <c r="G128" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A129" s="116"/>
-[...4 lines deleted...]
-      <c r="D129" s="76">
+      <c r="A129" s="122"/>
+      <c r="B129" s="86" t="s">
+        <v>88</v>
+      </c>
+      <c r="C129" s="87"/>
+      <c r="D129" s="82">
         <v>60</v>
       </c>
-      <c r="E129" s="77"/>
+      <c r="E129" s="83"/>
       <c r="F129" s="51"/>
       <c r="G129" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A130" s="116"/>
-[...4 lines deleted...]
-      <c r="D130" s="76">
+      <c r="A130" s="122"/>
+      <c r="B130" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="C130" s="87"/>
+      <c r="D130" s="82">
         <v>60</v>
       </c>
-      <c r="E130" s="77"/>
+      <c r="E130" s="83"/>
       <c r="F130" s="51"/>
       <c r="G130" s="31">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="117"/>
-[...4 lines deleted...]
-      <c r="D131" s="78">
+      <c r="A131" s="123"/>
+      <c r="B131" s="78" t="s">
+        <v>90</v>
+      </c>
+      <c r="C131" s="79"/>
+      <c r="D131" s="84">
         <v>79</v>
       </c>
-      <c r="E131" s="79"/>
+      <c r="E131" s="85"/>
       <c r="F131" s="52"/>
       <c r="G131" s="36">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A132" s="147" t="s">
-[...7 lines deleted...]
-      <c r="G132" s="151">
+      <c r="A132" s="153" t="s">
+        <v>71</v>
+      </c>
+      <c r="B132" s="154"/>
+      <c r="C132" s="154"/>
+      <c r="D132" s="154"/>
+      <c r="E132" s="154"/>
+      <c r="F132" s="155"/>
+      <c r="G132" s="157">
         <f>SUM(G120:G131)</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A133" s="207"/>
-[...5 lines deleted...]
-      <c r="G133" s="193"/>
+      <c r="A133" s="224"/>
+      <c r="B133" s="225"/>
+      <c r="C133" s="225"/>
+      <c r="D133" s="225"/>
+      <c r="E133" s="225"/>
+      <c r="F133" s="226"/>
+      <c r="G133" s="199"/>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A134" s="253" t="s">
-[...7 lines deleted...]
-      <c r="G134" s="255"/>
+      <c r="A134" s="205" t="s">
+        <v>84</v>
+      </c>
+      <c r="B134" s="206"/>
+      <c r="C134" s="206"/>
+      <c r="D134" s="206"/>
+      <c r="E134" s="206"/>
+      <c r="F134" s="206"/>
+      <c r="G134" s="207"/>
     </row>
     <row r="135" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="256"/>
-[...5 lines deleted...]
-      <c r="G135" s="258"/>
+      <c r="A135" s="208"/>
+      <c r="B135" s="209"/>
+      <c r="C135" s="209"/>
+      <c r="D135" s="209"/>
+      <c r="E135" s="209"/>
+      <c r="F135" s="209"/>
+      <c r="G135" s="210"/>
     </row>
     <row r="136" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="202" t="s">
-[...3 lines deleted...]
-      <c r="C136" s="202"/>
+      <c r="A136" s="219" t="s">
+        <v>94</v>
+      </c>
+      <c r="B136" s="219"/>
+      <c r="C136" s="219"/>
       <c r="D136" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E136" s="65">
         <v>9</v>
       </c>
       <c r="F136" s="37"/>
       <c r="G136" s="10">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A137" s="203"/>
-[...1 lines deleted...]
-      <c r="C137" s="203"/>
+      <c r="A137" s="220"/>
+      <c r="B137" s="220"/>
+      <c r="C137" s="220"/>
       <c r="D137" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E137" s="21">
         <v>16</v>
       </c>
       <c r="F137" s="38"/>
       <c r="G137" s="2">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A138" s="204" t="s">
+      <c r="A138" s="221" t="s">
         <v>35</v>
       </c>
-      <c r="B138" s="204"/>
-      <c r="C138" s="204"/>
+      <c r="B138" s="221"/>
+      <c r="C138" s="221"/>
       <c r="D138" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E138" s="21">
         <v>22</v>
       </c>
       <c r="F138" s="38"/>
       <c r="G138" s="2">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A139" s="205"/>
-[...1 lines deleted...]
-      <c r="C139" s="205"/>
+      <c r="A139" s="222"/>
+      <c r="B139" s="222"/>
+      <c r="C139" s="222"/>
       <c r="D139" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E139" s="22">
         <v>28</v>
       </c>
       <c r="F139" s="39"/>
       <c r="G139" s="7">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A140" s="144" t="s">
-[...7 lines deleted...]
-      <c r="G140" s="150">
+      <c r="A140" s="150" t="s">
+        <v>71</v>
+      </c>
+      <c r="B140" s="151"/>
+      <c r="C140" s="151"/>
+      <c r="D140" s="151"/>
+      <c r="E140" s="151"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="156">
         <f>SUM(G136:G139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A141" s="207"/>
-[...5 lines deleted...]
-      <c r="G141" s="193"/>
+      <c r="A141" s="224"/>
+      <c r="B141" s="225"/>
+      <c r="C141" s="225"/>
+      <c r="D141" s="225"/>
+      <c r="E141" s="225"/>
+      <c r="F141" s="226"/>
+      <c r="G141" s="199"/>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A142" s="120" t="s">
-[...7 lines deleted...]
-      <c r="G142" s="221"/>
+      <c r="A142" s="126" t="s">
+        <v>106</v>
+      </c>
+      <c r="B142" s="236"/>
+      <c r="C142" s="236"/>
+      <c r="D142" s="236"/>
+      <c r="E142" s="236"/>
+      <c r="F142" s="236"/>
+      <c r="G142" s="237"/>
     </row>
     <row r="143" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="222"/>
-[...5 lines deleted...]
-      <c r="G143" s="224"/>
+      <c r="A143" s="238"/>
+      <c r="B143" s="239"/>
+      <c r="C143" s="239"/>
+      <c r="D143" s="239"/>
+      <c r="E143" s="239"/>
+      <c r="F143" s="239"/>
+      <c r="G143" s="240"/>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A144" s="225" t="s">
-[...3 lines deleted...]
-      <c r="C144" s="227"/>
+      <c r="A144" s="241" t="s">
+        <v>108</v>
+      </c>
+      <c r="B144" s="242"/>
+      <c r="C144" s="243"/>
       <c r="D144" s="66"/>
       <c r="E144" s="61">
         <v>24</v>
       </c>
       <c r="F144" s="70"/>
       <c r="G144" s="68">
         <f>SUM(E144*F144)</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="228" t="s">
-[...3 lines deleted...]
-      <c r="C145" s="229"/>
+      <c r="A145" s="244" t="s">
+        <v>107</v>
+      </c>
+      <c r="B145" s="245"/>
+      <c r="C145" s="245"/>
       <c r="D145" s="67"/>
       <c r="E145" s="35">
         <v>23</v>
       </c>
       <c r="F145" s="71"/>
       <c r="G145" s="69">
         <f>SUM(E145*F145)</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A146" s="144" t="s">
-[...7 lines deleted...]
-      <c r="G146" s="230">
+      <c r="A146" s="150" t="s">
+        <v>71</v>
+      </c>
+      <c r="B146" s="151"/>
+      <c r="C146" s="151"/>
+      <c r="D146" s="151"/>
+      <c r="E146" s="151"/>
+      <c r="F146" s="151"/>
+      <c r="G146" s="246">
         <f>SUM(G144:G145)</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A147" s="207"/>
-[...5 lines deleted...]
-      <c r="G147" s="231"/>
+      <c r="A147" s="224"/>
+      <c r="B147" s="225"/>
+      <c r="C147" s="225"/>
+      <c r="D147" s="225"/>
+      <c r="E147" s="225"/>
+      <c r="F147" s="225"/>
+      <c r="G147" s="247"/>
     </row>
     <row r="148" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="222" t="s">
-[...7 lines deleted...]
-      <c r="G148" s="224"/>
+      <c r="A148" s="238" t="s">
+        <v>83</v>
+      </c>
+      <c r="B148" s="239"/>
+      <c r="C148" s="239"/>
+      <c r="D148" s="239"/>
+      <c r="E148" s="239"/>
+      <c r="F148" s="239"/>
+      <c r="G148" s="240"/>
     </row>
     <row r="149" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A149" s="232"/>
-[...5 lines deleted...]
-      <c r="G149" s="234"/>
+      <c r="A149" s="253"/>
+      <c r="B149" s="254"/>
+      <c r="C149" s="254"/>
+      <c r="D149" s="254"/>
+      <c r="E149" s="254"/>
+      <c r="F149" s="254"/>
+      <c r="G149" s="255"/>
     </row>
     <row r="150" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="206" t="s">
+      <c r="A150" s="223" t="s">
         <v>36</v>
       </c>
-      <c r="B150" s="206"/>
-      <c r="C150" s="206"/>
+      <c r="B150" s="223"/>
+      <c r="C150" s="223"/>
       <c r="D150" s="32"/>
       <c r="E150" s="33">
         <v>15</v>
       </c>
       <c r="F150" s="44"/>
       <c r="G150" s="34">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A151" s="120" t="s">
+      <c r="A151" s="126" t="s">
         <v>37</v>
       </c>
-      <c r="B151" s="220"/>
-[...4 lines deleted...]
-      <c r="G151" s="221"/>
+      <c r="B151" s="236"/>
+      <c r="C151" s="236"/>
+      <c r="D151" s="236"/>
+      <c r="E151" s="236"/>
+      <c r="F151" s="236"/>
+      <c r="G151" s="237"/>
     </row>
     <row r="152" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A152" s="232"/>
-[...5 lines deleted...]
-      <c r="G152" s="234"/>
+      <c r="A152" s="253"/>
+      <c r="B152" s="254"/>
+      <c r="C152" s="254"/>
+      <c r="D152" s="254"/>
+      <c r="E152" s="254"/>
+      <c r="F152" s="254"/>
+      <c r="G152" s="255"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A153" s="100" t="s">
+      <c r="A153" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="B153" s="100"/>
-      <c r="C153" s="100"/>
+      <c r="B153" s="106"/>
+      <c r="C153" s="106"/>
       <c r="D153" s="8"/>
       <c r="E153" s="9">
         <v>65</v>
       </c>
       <c r="F153" s="37"/>
       <c r="G153" s="10">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A154" s="101" t="s">
+      <c r="A154" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="B154" s="101"/>
-      <c r="C154" s="101"/>
+      <c r="B154" s="107"/>
+      <c r="C154" s="107"/>
       <c r="D154" s="1"/>
       <c r="E154" s="11">
         <v>105</v>
       </c>
       <c r="F154" s="38"/>
       <c r="G154" s="2">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A155" s="219" t="s">
+      <c r="A155" s="235" t="s">
         <v>40</v>
       </c>
-      <c r="B155" s="219"/>
-      <c r="C155" s="219"/>
+      <c r="B155" s="235"/>
+      <c r="C155" s="235"/>
       <c r="D155" s="6"/>
       <c r="E155" s="23">
         <v>130</v>
       </c>
       <c r="F155" s="39"/>
       <c r="G155" s="7">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="194" t="s">
+      <c r="A156" s="211" t="s">
         <v>41</v>
       </c>
-      <c r="B156" s="195"/>
-[...4 lines deleted...]
-      <c r="G156" s="200">
+      <c r="B156" s="212"/>
+      <c r="C156" s="212"/>
+      <c r="D156" s="212"/>
+      <c r="E156" s="212"/>
+      <c r="F156" s="213"/>
+      <c r="G156" s="217">
         <f>SUM(G150:G155)</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="197"/>
-[...5 lines deleted...]
-      <c r="G157" s="201"/>
+      <c r="A157" s="214"/>
+      <c r="B157" s="215"/>
+      <c r="C157" s="215"/>
+      <c r="D157" s="215"/>
+      <c r="E157" s="215"/>
+      <c r="F157" s="216"/>
+      <c r="G157" s="218"/>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A158" s="210" t="s">
-[...7 lines deleted...]
-      <c r="G158" s="122"/>
+      <c r="A158" s="248" t="s">
+        <v>109</v>
+      </c>
+      <c r="B158" s="127"/>
+      <c r="C158" s="127"/>
+      <c r="D158" s="127"/>
+      <c r="E158" s="127"/>
+      <c r="F158" s="127"/>
+      <c r="G158" s="128"/>
     </row>
     <row r="159" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A159" s="123"/>
-[...5 lines deleted...]
-      <c r="G159" s="125"/>
+      <c r="A159" s="129"/>
+      <c r="B159" s="130"/>
+      <c r="C159" s="130"/>
+      <c r="D159" s="130"/>
+      <c r="E159" s="130"/>
+      <c r="F159" s="130"/>
+      <c r="G159" s="131"/>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A160" s="266" t="s">
-[...4 lines deleted...]
-      <c r="D160" s="267"/>
+      <c r="A160" s="249" t="s">
+        <v>111</v>
+      </c>
+      <c r="B160" s="249"/>
+      <c r="C160" s="249"/>
+      <c r="D160" s="75"/>
       <c r="E160" s="27">
         <v>75</v>
       </c>
-      <c r="F160" s="268"/>
-      <c r="G160" s="269">
+      <c r="F160" s="76"/>
+      <c r="G160" s="77">
         <f>SUM(E160*F160)</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="214" t="s">
-[...4 lines deleted...]
-      <c r="D161" s="259"/>
+      <c r="A161" s="230" t="s">
+        <v>110</v>
+      </c>
+      <c r="B161" s="230"/>
+      <c r="C161" s="230"/>
+      <c r="D161" s="72"/>
       <c r="E161" s="28">
         <v>65</v>
       </c>
-      <c r="F161" s="260"/>
-      <c r="G161" s="265">
+      <c r="F161" s="73"/>
+      <c r="G161" s="74">
         <f>SUM(E161*F161)</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A162" s="261" t="s">
+      <c r="A162" s="250" t="s">
+        <v>104</v>
+      </c>
+      <c r="B162" s="250"/>
+      <c r="C162" s="250"/>
+      <c r="D162" s="250"/>
+      <c r="E162" s="250"/>
+      <c r="F162" s="250"/>
+      <c r="G162" s="251">
+        <f>SUM(G160:G161)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="154"/>
+      <c r="B163" s="154"/>
+      <c r="C163" s="154"/>
+      <c r="D163" s="154"/>
+      <c r="E163" s="154"/>
+      <c r="F163" s="154"/>
+      <c r="G163" s="252"/>
+    </row>
+    <row r="164" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="248" t="s">
+        <v>98</v>
+      </c>
+      <c r="B164" s="127"/>
+      <c r="C164" s="127"/>
+      <c r="D164" s="127"/>
+      <c r="E164" s="127"/>
+      <c r="F164" s="127"/>
+      <c r="G164" s="128"/>
+    </row>
+    <row r="165" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="129"/>
+      <c r="B165" s="130"/>
+      <c r="C165" s="130"/>
+      <c r="D165" s="130"/>
+      <c r="E165" s="130"/>
+      <c r="F165" s="130"/>
+      <c r="G165" s="131"/>
+    </row>
+    <row r="166" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="232"/>
+      <c r="B166" s="233"/>
+      <c r="C166" s="233"/>
+      <c r="D166" s="234"/>
+      <c r="E166" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="F166" s="59" t="s">
         <v>105</v>
-      </c>
-[...48 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G166" s="60" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="211" t="s">
-[...3 lines deleted...]
-      <c r="C167" s="213"/>
+      <c r="A167" s="227" t="s">
+        <v>99</v>
+      </c>
+      <c r="B167" s="228"/>
+      <c r="C167" s="229"/>
       <c r="D167" s="58"/>
       <c r="E167" s="61">
         <v>18</v>
       </c>
       <c r="F167" s="62"/>
       <c r="G167" s="27">
         <f>E167*F167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="214" t="s">
-[...3 lines deleted...]
-      <c r="C168" s="214"/>
+      <c r="A168" s="230" t="s">
+        <v>100</v>
+      </c>
+      <c r="B168" s="230"/>
+      <c r="C168" s="230"/>
       <c r="D168" s="54"/>
       <c r="E168" s="28">
         <v>18</v>
       </c>
       <c r="F168" s="63"/>
       <c r="G168" s="28">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="214" t="s">
-[...3 lines deleted...]
-      <c r="C169" s="214"/>
+      <c r="A169" s="230" t="s">
+        <v>103</v>
+      </c>
+      <c r="B169" s="230"/>
+      <c r="C169" s="230"/>
       <c r="D169" s="56"/>
       <c r="E169" s="28">
         <v>49</v>
       </c>
       <c r="F169" s="63"/>
       <c r="G169" s="28">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="215" t="s">
-[...3 lines deleted...]
-      <c r="C170" s="215"/>
+      <c r="A170" s="231" t="s">
+        <v>101</v>
+      </c>
+      <c r="B170" s="231"/>
+      <c r="C170" s="231"/>
       <c r="D170" s="57"/>
       <c r="E170" s="29">
         <v>15</v>
       </c>
       <c r="F170" s="64"/>
       <c r="G170" s="29">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="144" t="s">
-[...7 lines deleted...]
-      <c r="G171" s="150">
+      <c r="A171" s="150" t="s">
+        <v>104</v>
+      </c>
+      <c r="B171" s="151"/>
+      <c r="C171" s="151"/>
+      <c r="D171" s="151"/>
+      <c r="E171" s="151"/>
+      <c r="F171" s="152"/>
+      <c r="G171" s="156">
         <f>SUM(G167:G170)</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="207"/>
-[...5 lines deleted...]
-      <c r="G172" s="193"/>
+      <c r="A172" s="224"/>
+      <c r="B172" s="225"/>
+      <c r="C172" s="225"/>
+      <c r="D172" s="225"/>
+      <c r="E172" s="225"/>
+      <c r="F172" s="226"/>
+      <c r="G172" s="199"/>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A173" s="169" t="s">
+      <c r="A173" s="175" t="s">
         <v>42</v>
       </c>
-      <c r="B173" s="170"/>
-[...4 lines deleted...]
-      <c r="G173" s="171"/>
+      <c r="B173" s="176"/>
+      <c r="C173" s="176"/>
+      <c r="D173" s="176"/>
+      <c r="E173" s="176"/>
+      <c r="F173" s="176"/>
+      <c r="G173" s="177"/>
     </row>
     <row r="174" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="172"/>
-[...5 lines deleted...]
-      <c r="G174" s="174"/>
+      <c r="A174" s="178"/>
+      <c r="B174" s="179"/>
+      <c r="C174" s="179"/>
+      <c r="D174" s="179"/>
+      <c r="E174" s="179"/>
+      <c r="F174" s="179"/>
+      <c r="G174" s="180"/>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A175" s="178" t="s">
+      <c r="A175" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="B175" s="179"/>
-[...1 lines deleted...]
-      <c r="D175" s="184" t="s">
+      <c r="B175" s="185"/>
+      <c r="C175" s="186"/>
+      <c r="D175" s="190" t="s">
         <v>44</v>
       </c>
-      <c r="E175" s="185"/>
-      <c r="F175" s="187" t="s">
+      <c r="E175" s="191"/>
+      <c r="F175" s="193" t="s">
         <v>4</v>
       </c>
-      <c r="G175" s="189" t="s">
+      <c r="G175" s="195" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A176" s="181"/>
-[...5 lines deleted...]
-      <c r="G176" s="190"/>
+      <c r="A176" s="187"/>
+      <c r="B176" s="188"/>
+      <c r="C176" s="189"/>
+      <c r="D176" s="188"/>
+      <c r="E176" s="192"/>
+      <c r="F176" s="194"/>
+      <c r="G176" s="196"/>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A177" s="175" t="s">
+      <c r="A177" s="181" t="s">
         <v>45</v>
       </c>
-      <c r="B177" s="175"/>
-      <c r="C177" s="175"/>
+      <c r="B177" s="181"/>
+      <c r="C177" s="181"/>
       <c r="D177" s="24">
         <v>1.5</v>
       </c>
       <c r="E177" s="25" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F177" s="45"/>
       <c r="G177" s="26">
         <f>D177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A178" s="176" t="s">
+      <c r="A178" s="182" t="s">
         <v>46</v>
       </c>
-      <c r="B178" s="176"/>
-      <c r="C178" s="176"/>
+      <c r="B178" s="182"/>
+      <c r="C178" s="182"/>
       <c r="D178" s="12">
         <v>100</v>
       </c>
       <c r="E178" s="13" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F178" s="46"/>
       <c r="G178" s="14">
         <f>D178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A179" s="177" t="s">
+      <c r="A179" s="183" t="s">
         <v>43</v>
       </c>
-      <c r="B179" s="177"/>
-      <c r="C179" s="177"/>
+      <c r="B179" s="183"/>
+      <c r="C179" s="183"/>
       <c r="D179" s="16">
         <v>30</v>
       </c>
       <c r="E179" s="53" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F179" s="47"/>
       <c r="G179" s="17">
         <f>D179*F179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A180" s="165" t="s">
-[...7 lines deleted...]
-      <c r="G180" s="191">
+      <c r="A180" s="171" t="s">
+        <v>93</v>
+      </c>
+      <c r="B180" s="172"/>
+      <c r="C180" s="172"/>
+      <c r="D180" s="172"/>
+      <c r="E180" s="172"/>
+      <c r="F180" s="172"/>
+      <c r="G180" s="197">
         <f>G40+G72+G114+G132+G140+G146+G156+G162+G171</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A181" s="167"/>
-[...5 lines deleted...]
-      <c r="G181" s="192"/>
+      <c r="A181" s="173"/>
+      <c r="B181" s="174"/>
+      <c r="C181" s="174"/>
+      <c r="D181" s="174"/>
+      <c r="E181" s="174"/>
+      <c r="F181" s="174"/>
+      <c r="G181" s="198"/>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A182" s="161" t="s">
-[...7 lines deleted...]
-      <c r="G182" s="159">
+      <c r="A182" s="167" t="s">
+        <v>112</v>
+      </c>
+      <c r="B182" s="168"/>
+      <c r="C182" s="168"/>
+      <c r="D182" s="168"/>
+      <c r="E182" s="168"/>
+      <c r="F182" s="168"/>
+      <c r="G182" s="165">
         <f>SUM(G180*0.19+G180)</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A183" s="163"/>
-[...5 lines deleted...]
-      <c r="G183" s="160"/>
+      <c r="A183" s="169"/>
+      <c r="B183" s="170"/>
+      <c r="C183" s="170"/>
+      <c r="D183" s="170"/>
+      <c r="E183" s="170"/>
+      <c r="F183" s="170"/>
+      <c r="G183" s="166"/>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A185" s="158" t="s">
-[...7 lines deleted...]
-      <c r="G185" s="158"/>
+      <c r="A185" s="164" t="s">
+        <v>97</v>
+      </c>
+      <c r="B185" s="164"/>
+      <c r="C185" s="164"/>
+      <c r="D185" s="164"/>
+      <c r="E185" s="164"/>
+      <c r="F185" s="164"/>
+      <c r="G185" s="164"/>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A186" s="158" t="s">
+      <c r="A186" s="164" t="s">
         <v>47</v>
       </c>
-      <c r="B186" s="158"/>
-[...4 lines deleted...]
-      <c r="G186" s="158"/>
+      <c r="B186" s="164"/>
+      <c r="C186" s="164"/>
+      <c r="D186" s="164"/>
+      <c r="E186" s="164"/>
+      <c r="F186" s="164"/>
+      <c r="G186" s="164"/>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A187" s="15"/>
       <c r="B187" s="15"/>
       <c r="C187" s="15"/>
       <c r="D187" s="15"/>
       <c r="E187" s="15"/>
       <c r="F187" s="15"/>
       <c r="G187" s="15"/>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A188" s="15"/>
       <c r="B188" s="15"/>
       <c r="C188" s="15"/>
       <c r="D188" s="15"/>
       <c r="E188" s="15"/>
       <c r="F188" s="15"/>
       <c r="G188" s="15"/>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A189" s="15"/>
       <c r="B189" s="15"/>
       <c r="C189" s="15"/>
       <c r="D189" s="15"/>
       <c r="E189" s="15"/>
@@ -5779,51 +5776,51 @@
       <c r="C191" s="15"/>
       <c r="D191" s="15"/>
       <c r="E191" s="15"/>
       <c r="F191" s="15"/>
       <c r="G191" s="15"/>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A192" s="15"/>
       <c r="B192" s="15"/>
       <c r="C192" s="15"/>
       <c r="D192" s="15"/>
       <c r="E192" s="15"/>
       <c r="F192" s="15"/>
       <c r="G192" s="15"/>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A193" s="15"/>
       <c r="B193" s="15"/>
       <c r="C193" s="15"/>
       <c r="D193" s="15"/>
       <c r="E193" s="15"/>
       <c r="F193" s="15"/>
       <c r="G193" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="C5phAe2xuQFnlNi4nvhVpzgkJe0cklaf5D9SA4nWuwcnjW8v3KfFEGIvDxViK/GC4Omnf8WcyxBubpmC4mgUNA==" saltValue="kvislzIGiRhIBZzWVkUEbw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="arE7Q755rort3x0bguVfYngUrRZ5MsezIFgbnmIf60hO+r8kq+0NM4s7Q6llUIkK/CIy3aIpo8AUBWFNWTE2oQ==" saltValue="kTe2mKBequfVAe3sK7algg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="208">
     <mergeCell ref="A162:F163"/>
     <mergeCell ref="G162:G163"/>
     <mergeCell ref="A164:G165"/>
     <mergeCell ref="A51:C51"/>
     <mergeCell ref="A52:C52"/>
     <mergeCell ref="A53:C53"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="A55:C58"/>
     <mergeCell ref="A59:C59"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="A153:C153"/>
     <mergeCell ref="A154:C154"/>
     <mergeCell ref="A151:G152"/>
     <mergeCell ref="A148:G149"/>
     <mergeCell ref="A140:F141"/>
     <mergeCell ref="G140:G141"/>
     <mergeCell ref="G118:G119"/>
     <mergeCell ref="A132:F133"/>
     <mergeCell ref="A61:C61"/>
     <mergeCell ref="A62:C67"/>
     <mergeCell ref="A68:C68"/>
     <mergeCell ref="A69:C69"/>
     <mergeCell ref="A74:G75"/>
     <mergeCell ref="A72:F73"/>